--- v0 (2026-06-09)
+++ v1 (2026-10-28)
@@ -125,56 +125,58 @@
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00956EB6">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">he Fewest Possible Words </w:t>
       </w:r>
       <w:r w:rsidR="00904D6D" w:rsidRPr="003D5B84">
         <w:t>(Center, Bold, 16</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F33C08">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00904D6D" w:rsidRPr="003D5B84">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C52A997" w14:textId="69A5B397" w:rsidR="00904D6D" w:rsidRDefault="00E12660" w:rsidP="00E948EE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A02BE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>First Aut</w:t>
       </w:r>
       <w:r w:rsidR="00E2599A" w:rsidRPr="00A02BE3">
         <w:rPr>
           <w:b/>
@@ -274,129 +276,97 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00D74C5F" w:rsidRPr="00AA3E9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4468ECBD" w14:textId="6D06889E" w:rsidR="00795852" w:rsidRPr="00B24AE9" w:rsidRDefault="002D3617" w:rsidP="00795852">
+    <w:p w14:paraId="4468ECBD" w14:textId="6D06889E" w:rsidR="00795852" w:rsidRPr="000634B4" w:rsidRDefault="003579B7" w:rsidP="00795852">
       <w:pPr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00FD3DF8" w:rsidRPr="006F202A">
+        <w:r w:rsidR="00FD3DF8" w:rsidRPr="000634B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>firstl@uomosul.edu.iq</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
-[...6 lines deleted...]
-          <w:t>second2@</w:t>
+        <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
+          <w:t xml:space="preserve">      second2@</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3DF8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FD3DF8" w:rsidRPr="000634B4">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
-[...5 lines deleted...]
-      <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
+      <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
+        <w:t xml:space="preserve">mosul.edu.iq </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3DF8" w:rsidRPr="000634B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD3DF8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
+      <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
           <w:t>third3@</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3DF8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00FD3DF8" w:rsidRPr="000634B4">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00795852" w:rsidRPr="00B24AE9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00795852" w:rsidRPr="000634B4">
         <w:t>mosul.edu.iq</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44456D6A" w14:textId="0A6CE24C" w:rsidR="00A17296" w:rsidRDefault="00E2599A" w:rsidP="00D85F0C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="00D85F0C" w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Electrical Engineering </w:t>
       </w:r>
@@ -453,51 +423,67 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mosul</w:t>
       </w:r>
       <w:r w:rsidR="00B512FD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Mosul, Iraq</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D74C5F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(9 pt)</w:t>
+        <w:t xml:space="preserve">(9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D74C5F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D74C5F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36834A7C" w14:textId="0655D420" w:rsidR="00904D6D" w:rsidRPr="00E2599A" w:rsidRDefault="00E2599A" w:rsidP="00D85F0C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
       <w:r w:rsidR="00D85F0C" w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Computer </w:t>
       </w:r>
       <w:r w:rsidR="00D85F0C">
@@ -548,70 +534,95 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ge of Engineering, </w:t>
       </w:r>
       <w:r w:rsidR="0085012A" w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidR="0085012A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Mosul</w:t>
       </w:r>
       <w:r w:rsidR="00B512FD" w:rsidRPr="00B512FD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B512FD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Mosul, Iraq</w:t>
+        <w:t>Mosul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B512FD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Iraq</w:t>
       </w:r>
       <w:r w:rsidR="0085012A" w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(9 pt)</w:t>
+        <w:t xml:space="preserve">(9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CD3BC1" w14:textId="37CB3351" w:rsidR="00904D6D" w:rsidRDefault="000551F8" w:rsidP="00D85F0C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">*** </w:t>
       </w:r>
       <w:r w:rsidR="00795852">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mechanical</w:t>
       </w:r>
       <w:r w:rsidR="00D85F0C" w:rsidRPr="00E2599A">
@@ -655,70 +666,95 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ge of Engineering, </w:t>
       </w:r>
       <w:r w:rsidR="0085012A" w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidR="0085012A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Mosul</w:t>
       </w:r>
       <w:r w:rsidR="00B512FD" w:rsidRPr="00B512FD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B512FD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Mosul, Iraq</w:t>
+        <w:t>Mosul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B512FD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Iraq</w:t>
       </w:r>
       <w:r w:rsidR="0085012A" w:rsidRPr="00E2599A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(9 pt)</w:t>
+        <w:t xml:space="preserve">(9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278D00F0" w14:textId="77777777" w:rsidR="00BE45D1" w:rsidRDefault="00BE45D1" w:rsidP="0088233C">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61316EF7" w14:textId="70161149" w:rsidR="00BE45D1" w:rsidRDefault="00BE45D1" w:rsidP="00A02BE3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00957C11">
         <w:t>Received</w:t>
       </w:r>
       <w:r w:rsidR="0059311B">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00615A06">
         <w:t>December</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -880,51 +916,51 @@
       <w:r w:rsidRPr="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00746862" w:rsidRPr="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF960B7" w14:textId="203545FB" w:rsidR="007D330C" w:rsidRPr="006579D3" w:rsidRDefault="007D330C" w:rsidP="00556C84">
+    <w:p w14:paraId="2CF960B7" w14:textId="77BDBE5C" w:rsidR="007D330C" w:rsidRPr="006579D3" w:rsidRDefault="007D330C" w:rsidP="000634B4">
       <w:pPr>
         <w:ind w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A well-prepared abstract </w:t>
       </w:r>
       <w:r w:rsidR="001855E8" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1100,298 +1136,350 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> informative </w:t>
       </w:r>
       <w:r w:rsidR="001855E8" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>method with a complete</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> self-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002477E9" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>explanatorytext. The</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t>explanatorytext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002477E9" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
+        <w:t>. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">abstract can proposean </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">approach or </w:t>
-      </w:r>
+        <w:t xml:space="preserve">abstract can </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t>proposean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>solution</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the problem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t xml:space="preserve">approach or </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t>solution</w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> point out major findings and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> to the problem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>contribution</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The Abstract should be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00556C84">
+        <w:t xml:space="preserve"> should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>70</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> point out major findings and </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00556C84">
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>200</w:t>
+        <w:t xml:space="preserve">. The Abstract should be </w:t>
+      </w:r>
+      <w:r w:rsidR="000634B4" w:rsidRPr="000634B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>150</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> words in length</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C84">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be written in the past tense. Standard nomenclature should be used and abbreviations should be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC77E1" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> words in length</w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>avoided. In</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD5280" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the abstract, l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> should be written in the past tense. Standard nomenclature should be used and abbreviations should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC77E1" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>iterature should</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0046313D" w:rsidRPr="006579D3">
+        <w:t>avoided. In</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5280" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not</w:t>
+        <w:t xml:space="preserve"> the abstract, l</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC188A" w:rsidRPr="006579D3">
+        <w:t>iterature should</w:t>
+      </w:r>
+      <w:r w:rsidR="0046313D" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>cited.</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00EB1975" w:rsidRPr="006579D3">
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">indexing and abstracting of various services of the article, a keyword list is </w:t>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC188A" w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cited.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC188A" w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1975" w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> order to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB1975" w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>provid</w:t>
+      </w:r>
+      <w:r w:rsidR="004B734E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1975" w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>indexing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB1975" w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and abstracting of various services of the article, a keyword list is </w:t>
       </w:r>
       <w:r w:rsidR="00BC188A" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>required. In</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> addition</w:t>
       </w:r>
       <w:r w:rsidR="00EB1975" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1441,91 +1529,111 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>already present</w:t>
       </w:r>
       <w:r w:rsidR="004B734E">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the title. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00444588">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Italic, </w:t>
       </w:r>
       <w:r w:rsidR="006579D3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pt)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006579D3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="76000832" w14:textId="77777777" w:rsidR="007D330C" w:rsidRPr="00021979" w:rsidRDefault="007D330C" w:rsidP="007D330C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A475D72" w14:textId="77777777" w:rsidR="007D330C" w:rsidRPr="007F286F" w:rsidRDefault="007D330C" w:rsidP="00AA3D46">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F286F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Keyword</w:t>
@@ -1533,77 +1641,79 @@
       <w:r w:rsidR="002F5720">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007F286F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED8E536" w14:textId="3C25E62A" w:rsidR="007D330C" w:rsidRPr="00F752BD" w:rsidRDefault="007D330C" w:rsidP="003F431F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F752BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>First keyword; Second keyword; Third keyword</w:t>
       </w:r>
       <w:r w:rsidR="003F431F" w:rsidRPr="00F752BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; Fourth keyword; Fifth </w:t>
       </w:r>
       <w:r w:rsidR="00F752BD" w:rsidRPr="00F752BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>keyword.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F752BD" w:rsidRPr="00F752BD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00F752BD" w:rsidRPr="00F752BD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Italic, 9 PT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DE19C5" w14:textId="77777777" w:rsidR="007D330C" w:rsidRDefault="007D330C" w:rsidP="007D330C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="408F432E" w14:textId="6B3B0393" w:rsidR="00D1574E" w:rsidRPr="007755EB" w:rsidRDefault="00D1574E" w:rsidP="0078062A">
@@ -1641,52 +1751,50 @@
       <w:r w:rsidRPr="007755EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5311006C" w14:textId="722E760F" w:rsidR="00CA16C2" w:rsidRPr="00CB4ED8" w:rsidRDefault="00081927" w:rsidP="00CB41C2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081927">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://ojs.uomosul.edu.iq/index.php/arej/Home</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00CA16C2" w:rsidRPr="00CB4ED8">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4A0F5E" w14:textId="12D7C549" w:rsidR="007D330C" w:rsidRPr="00CB4ED8" w:rsidRDefault="00EB1975" w:rsidP="00342526">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4ED8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidRPr="001521AE">
         <w:rPr>
@@ -2038,115 +2146,136 @@
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:i/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Observations on ...</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:i/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Effect of.....</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">",etc. </w:t>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5B84">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>,etc</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5B84">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD5280">
         <w:t>be omitted.</w:t>
       </w:r>
       <w:r w:rsidR="00665DB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">The accuracy of </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
         <w:t>choosing a suitable</w:t>
       </w:r>
       <w:r w:rsidR="00665DB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
         <w:t xml:space="preserve">paper </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
         <w:t xml:space="preserve"> reflects</w:t>
       </w:r>
       <w:r w:rsidR="00137CF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
-        <w:t>some i</w:t>
-      </w:r>
+        <w:t xml:space="preserve">some </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC0974">
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">ndexing and abstracting services, </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
         <w:t xml:space="preserve">form which </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">useful keywords </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00AC0974">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>extract</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC0974">
         <w:t>ed</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00137CF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004437B4">
         <w:t xml:space="preserve">by the methods of </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>cross-refere</w:t>
       </w:r>
       <w:r w:rsidR="004437B4">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>ncing and computer searching. A</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> properly titled paper</w:t>
       </w:r>
       <w:r w:rsidR="001365A5">
@@ -3010,53 +3139,55 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>10 PT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5DF5D5" w14:textId="3140B3A7" w:rsidR="00A51892" w:rsidRPr="0059118A" w:rsidRDefault="007D5A1E" w:rsidP="00D760CA">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D760CA">
         <w:t>This section e</w:t>
       </w:r>
       <w:r w:rsidR="00A51892" w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>xplain</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D760CA">
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00311AF7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D760CA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed </w:t>
       </w:r>
       <w:r w:rsidR="00A51892" w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>research, including research design, research procedu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
@@ -3068,55 +3199,63 @@
       </w:r>
       <w:r w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">algorithms, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D760CA">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A51892" w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>seudocode or other</w:t>
       </w:r>
       <w:r w:rsidR="00597ED6" w:rsidRPr="00D760CA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A51892" w:rsidRPr="0059118A">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D760CA" w:rsidRPr="00D760CA">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>test mechanisim</w:t>
+        <w:t>test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D760CA" w:rsidRPr="00D760CA">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mechanisim</w:t>
       </w:r>
       <w:r w:rsidR="00A51892" w:rsidRPr="0059118A">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> and data acquisition</w:t>
       </w:r>
       <w:r w:rsidR="00B07DF0" w:rsidRPr="0059118A">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> [1]-</w:t>
       </w:r>
       <w:r w:rsidR="000106D0" w:rsidRPr="0059118A">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidR="00A51892" w:rsidRPr="0059118A">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>. The description of the course of research should be supported</w:t>
       </w:r>
@@ -3577,50 +3716,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DC898B4" w14:textId="77777777" w:rsidR="00A0136A" w:rsidRPr="00F37F0F" w:rsidRDefault="00A0136A" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439724EE" w14:textId="77777777" w:rsidR="00CA31ED" w:rsidRDefault="0045333B" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A568B4" wp14:editId="15AEA08D">
             <wp:extent cx="2289658" cy="1001157"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -3688,50 +3828,51 @@
     </w:p>
     <w:p w14:paraId="33198D70" w14:textId="77777777" w:rsidR="00B9297C" w:rsidRPr="003150A2" w:rsidRDefault="00B9297C" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7653D514" w14:textId="77777777" w:rsidR="0045333B" w:rsidRDefault="00CA31ED" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67520EEC" wp14:editId="52135B6F">
             <wp:extent cx="2558149" cy="1330960"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -3744,65 +3885,67 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2606405" cy="1356067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="092266D7" w14:textId="77777777" w:rsidR="00A0136A" w:rsidRDefault="00CA31ED" w:rsidP="00E40F7A">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA31ED">
         <w:t xml:space="preserve">Fig. </w:t>
       </w:r>
       <w:r w:rsidR="00573507">
         <w:t xml:space="preserve">2 Magnitude </w:t>
       </w:r>
       <w:r>
         <w:t>response</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA31ED">
         <w:t xml:space="preserve"> of the 5th order LPF</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="07D00247" w14:textId="77777777" w:rsidR="00F37F0F" w:rsidRPr="00CA31ED" w:rsidRDefault="00F37F0F" w:rsidP="00E40F7A">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51F40BCC" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRPr="003D5B84" w:rsidRDefault="00F33C08" w:rsidP="008E4726">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
@@ -4375,53 +4518,55 @@
       </w:r>
       <w:r w:rsidR="00104FF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007027BB" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Moreover, </w:t>
       </w:r>
       <w:r w:rsidR="004F7C35" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>based on result</w:t>
       </w:r>
       <w:r w:rsidR="004F7C35">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004F7C35" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discussion</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004F7C35">
         <w:t>s,T</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004F7C35" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">he prospect of the development of </w:t>
       </w:r>
       <w:r w:rsidR="004F7C35">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004F7C35" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>research results</w:t>
       </w:r>
       <w:r w:rsidR="007027BB" w:rsidRPr="003D5B84">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be added </w:t>
       </w:r>
       <w:r w:rsidR="004F7C35">
         <w:t xml:space="preserve">with some additional </w:t>
       </w:r>
       <w:r w:rsidR="004F7C35" w:rsidRPr="004F7C35">
@@ -4570,51 +4715,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> written in </w:t>
       </w:r>
       <w:r w:rsidR="00DE370F" w:rsidRPr="00DE370F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>IEEE editorial style</w:t>
       </w:r>
       <w:r w:rsidRPr="002F3D30">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>– see examples below</w:t>
       </w:r>
       <w:r w:rsidR="002F3D30">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (9 pt)</w:t>
+        <w:t xml:space="preserve"> (9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F3D30">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F3D30">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00080CCD" w:rsidRPr="002F3D30">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD7BB56" w14:textId="77777777" w:rsidR="000400C1" w:rsidRDefault="000400C1" w:rsidP="000400C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -5436,758 +5599,142 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38539357" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79484126" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F8591F" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
+    <w:p w14:paraId="34CD88F7" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4C0C3A1B" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C1DF780" w14:textId="77777777" w:rsidR="002D52B6" w:rsidRDefault="002D52B6" w:rsidP="002D52B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74ACAD3B" w14:textId="77777777" w:rsidR="002D52B6" w:rsidRDefault="002D52B6" w:rsidP="002D52B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:sectPr w:rsidR="002D52B6" w:rsidSect="00C37EED">
           <w:headerReference w:type="even" r:id="rId23"/>
           <w:headerReference w:type="default" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1684" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="1134" w:gutter="0"/>
           <w:cols w:num="2" w:space="709"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B762183" w14:textId="04D80577" w:rsidR="002D52B6" w:rsidRPr="00CD3D80" w:rsidRDefault="002D52B6" w:rsidP="00CD3D80">
-[...495 lines deleted...]
-    <w:p w14:paraId="2F7E9789" w14:textId="6250F40A" w:rsidR="00DA7F99" w:rsidRPr="00E17ACC" w:rsidRDefault="00DA7F99" w:rsidP="00E17ACC">
+    <w:p w14:paraId="2F7E9789" w14:textId="45E8220C" w:rsidR="00DA7F99" w:rsidRPr="00E17ACC" w:rsidRDefault="00DA7F99" w:rsidP="000634B4">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00634C58">
-[...70 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA7F99" w:rsidRPr="00E17ACC" w:rsidSect="00C37EED">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1683" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="1134" w:gutter="0"/>
       <w:pgNumType w:start="21"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADDF073" w14:textId="77777777" w:rsidR="002D3617" w:rsidRDefault="002D3617">
+    <w:p w14:paraId="515021AE" w14:textId="77777777" w:rsidR="003579B7" w:rsidRDefault="003579B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="301CFF00" w14:textId="77777777" w:rsidR="002D3617" w:rsidRDefault="002D3617">
+    <w:p w14:paraId="6084F0ED" w14:textId="77777777" w:rsidR="003579B7" w:rsidRDefault="003579B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -6430,104 +5977,105 @@
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="1592356759"/>
         <w:placeholder>
           <w:docPart w:val="E4D98AF2031B4B3F883B4F334EA204AD"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00E418E1">
           <w:t>Vol. x, No. x, September 202x, pp. xx-xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5465C1DC" w14:textId="77777777" w:rsidR="002D3617" w:rsidRDefault="002D3617">
+    <w:p w14:paraId="46179334" w14:textId="77777777" w:rsidR="003579B7" w:rsidRDefault="003579B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A619E93" w14:textId="77777777" w:rsidR="002D3617" w:rsidRDefault="002D3617">
+    <w:p w14:paraId="1E579EA0" w14:textId="77777777" w:rsidR="003579B7" w:rsidRDefault="003579B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="28688450" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00F824B0" w:rsidP="00AC4A3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1763" w:y="7"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00924EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CA8B76B" w14:textId="7CE11BD5" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00081927" w:rsidP="00374DF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="3405"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A39BFAC" wp14:editId="74A1C3CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>23495</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>182879</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5544820" cy="0"/>
               <wp:effectExtent l="0" t="0" r="17780" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name=" 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -6649,50 +6197,51 @@
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="09FDDBAD" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="008723D5" w:rsidP="008723D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10171" w:y="7"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AE13577" w14:textId="4800A3D8" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00081927" w:rsidP="008723D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247B1921" wp14:editId="4A62B683">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-62230</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>182879</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5544820" cy="0"/>
               <wp:effectExtent l="0" t="0" r="17780" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name=" 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -6790,56 +6339,57 @@
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> of the paper (first five words only …...) </w:t>
     </w:r>
     <w:r w:rsidR="008723D5" w:rsidRPr="003D5B84">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="74342B0B" w14:textId="77777777" w:rsidR="00CE197C" w:rsidRDefault="00660758" w:rsidP="00BA534E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk144024713"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk144024714"/>
+    <w:bookmarkStart w:id="0" w:name="_Hlk144024713"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk144024714"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="217FD331" wp14:editId="39700B49">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1967865</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-554990</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1651000" cy="1200150"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6863,56 +6413,57 @@
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00364CE1">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:bookmarkStart w:id="3" w:name="_Hlk144024745"/>
-    <w:bookmarkStart w:id="4" w:name="_Hlk144024746"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk144024745"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk144024746"/>
     <w:r w:rsidR="00DF1928" w:rsidRPr="00DF1928">
       <w:rPr>
         <w:b/>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08554F3B" wp14:editId="4BCD3AD6">
           <wp:extent cx="1295400" cy="561975"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="صورة 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect l="5439" r="10042" b="21795"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
@@ -7005,50 +6556,51 @@
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00E418E1">
           <w:t>Vol. x, No. x, September 202x, pp. xx-xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6FA5FF61" w14:textId="75AEC830" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00081927" w:rsidP="003249D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B570A9F" wp14:editId="3F7E91DE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>40005</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5579745" cy="0"/>
               <wp:effectExtent l="13970" t="11430" r="6985" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name=" 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -7081,75 +6633,76 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id=" 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:.35pt;margin-top:3.15pt;width:439.35pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL8t94DgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu2yAQ3VfqPyD2ie3UeVlxrio76ea2&#10;N9JtP4AAjlExICBxoqr/3oEkbtNuqqpeYGCGw5kzh9XTuZPoxK0TWpU4G6cYcUU1E+pQ4i+ft6MF&#10;Rs4TxYjUipf4wh1+Wr99s+pNwSe61ZJxiwBEuaI3JW69N0WSONryjrixNlxBsNG2Ix6W9pAwS3pA&#10;72QySdNZ0mvLjNWUOwe79TWI1xG/aTj1L03juEeyxMDNx9HGcR/GZL0ixcES0wp6o0H+gUVHhIJL&#10;B6iaeIKOVvwB1QlqtdONH1PdJbppBOWxBqgmS3+r5rUlhsdaQBxnBpnc/4Oln047iwQr8QwjRTpo&#10;EZoFVXrjCghWamdDXfSsXs2zpl8dxJKHYFg4Ayj7/qNmAECOXkcxzo3twmEoE52j5pdBc372iMLm&#10;dDpfzvMpRvQeS0hxP2is8x+47lCYlNh5S8Sh9ZVWCjqrbRavIadn5wMtUtwPhFuV3gopY4OlQj24&#10;czJP03jCaSlYiIY8Zw/7Slp0IsEj8QsCANpDmtVHxSJaywnb3OaeCHmdQ75UAQ8qAz632dUE35bp&#10;crPYLPJRPpltRnla16P32yofzbbZfFq/q6uqzr4HalletIIxrgK7uyGz/O8afnsaVysNlhx0SB7R&#10;Y4lA9v6PpGNrQzevDthrdtnZoEboMngwJt/eSzD5r+uY9fNVr38AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrolVi1gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4NAEIXvJv6HzZh4s4vaUkSWRk08&#10;N1Iv3gZ2CkR2lrDbgv/e0YseX97L975it7hBnWkKvWcDt6sEFHHjbc+tgffD600GKkRki4NnMvBF&#10;AXbl5UWBufUzv9G5iq0SCIccDXQxjrnWoenIYVj5kVi6o58cRolTq+2Es8DdoO+SJNUOe5aHDkd6&#10;6aj5rE7OwHZtPzymz5t6M+8PkY5dle0XY66vlqdHUJGW+DeGH31Rh1Kcan9iG9QgDNkZSO9BSZlt&#10;H9ag6t+sy0L/ly+/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIvy33gOAgAAHQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKuiVWLWAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" strokeweight="1pt">
               <o:lock v:ext="edit" shapetype="f"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="22856D80" w14:textId="0D9FE018" w:rsidR="004F4193" w:rsidRPr="003D5B84" w:rsidRDefault="00081927" w:rsidP="00364234">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="3405"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753F384C" wp14:editId="67DC6873">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>10795</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>182880</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5579745" cy="0"/>
               <wp:effectExtent l="10795" t="11430" r="10160" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="AutoShape 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -7194,51 +6747,51 @@
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:.85pt;margin-top:14.4pt;width:439.35pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8x7ClEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu2yAQ3VfqPyD2ie3UeVlxrq7spJvb&#10;NtJtP4AAjlExICBxoqr/3oEkbtNuqqpeYGCGw5kzh9XTuZPoxK0TWpU4G6cYcUU1E+pQ4i+ft6MF&#10;Rs4TxYjUipf4wh1+Wr99s+pNwSe61ZJxiwBEuaI3JW69N0WSONryjrixNlxBsNG2Ix6W9pAwS3pA&#10;72QySdNZ0mvLjNWUOwe79TWI1xG/aTj1n5rGcY9kiYGbj6ON4z6MyXpFioMlphX0RoP8A4uOCAWX&#10;DlA18QQdrfgDqhPUaqcbP6a6S3TTCMpjDVBNlv5WzWtLDI+1gDjODDK5/wdLP552FglW4ilGinTQ&#10;ouej1/FmNAny9MYVkFWpnQ0F0rN6NS+afnUQSx6CYeEMwO37D5oBEgGkqMq5sV04DPWicxT/MojP&#10;zx5R2JxO58t5DizoPZaQ4n7QWOffc92hMCmx85aIQ+srrRS0WNssXkNOL84HWqS4Hwi3Kr0VUsZO&#10;S4V6sOlknqbxhNNSsBANec4e9pW06ESCWeIXBAC0hzSrj4pFtJYTtrnNPRHyOod8qQIeVAZ8brOr&#10;G74t0+VmsVnko3wy24zytK5Hz9sqH8222Xxav6urqs6+B2pZXrSCMa4Cu7szs/zvOn97I1dPDd4c&#10;dEge0WOJQPb+j6Rja0M3rw7Ya3bZ2aBG6DKYMSbfHk5w+6/rmPXzea9/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEA2EYGtNkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTqj9W&#10;iFMBEueKtBduTryNo8brKHab8PYs4gDH2RnNflPsZ9+LG46xC6RhuchAIDXBdtRqOB3fnxSImAxZ&#10;0wdCDV8YYV/e3xUmt2GiD7xVqRVcQjE3GlxKQy5lbBx6ExdhQGLvHEZvEsuxlXY0E5f7Xq6ybCu9&#10;6Yg/ODPgm8PmUl29ht3afgazfd3Um+lwTHh2lTrMWj8+zC/PIBLO6S8MP/iMDiUz1eFKNoqe9Y6D&#10;GlaKB7CtVLYGUf8eZFnI//zlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8x7ClEgIA&#10;ACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYRga0&#10;2QAAAAcBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" strokeweight="1pt">
               <o:lock v:ext="edit" shapetype="f"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00364234">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000634B4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00364234">
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1145731897"/>
         <w:placeholder>
           <w:docPart w:val="C7BE2FB373B644D8BE0B919AD4DFB45F"/>
@@ -7259,50 +6812,51 @@
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>: Title of the paper (first five words only …...)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="24451208" w14:textId="33E11752" w:rsidR="004F4193" w:rsidRPr="003D5B84" w:rsidRDefault="00081927" w:rsidP="00D81EC9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5410"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="155FA0D7" wp14:editId="48D5245E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-62230</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>182880</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5579745" cy="0"/>
               <wp:effectExtent l="13970" t="11430" r="6985" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="AutoShape 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -7376,51 +6930,51 @@
       <w:sdtContent>
         <w:r w:rsidR="005F001B">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>First author name: Title of the paper (first five words only …...)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00D81EC9">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00364234">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000634B4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00AF0D42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1CF5206B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C88AC22"/>
     <w:lvl w:ilvl="0" w:tplc="D074B24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
@@ -9126,52 +8680,53 @@
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0AC6"/>
     <w:rsid w:val="000013CF"/>
@@ -9186,50 +8741,51 @@
     <w:rsid w:val="00015F2A"/>
     <w:rsid w:val="00017858"/>
     <w:rsid w:val="00021979"/>
     <w:rsid w:val="00025103"/>
     <w:rsid w:val="00025848"/>
     <w:rsid w:val="00027142"/>
     <w:rsid w:val="000279BE"/>
     <w:rsid w:val="00034C84"/>
     <w:rsid w:val="00037A18"/>
     <w:rsid w:val="000400C1"/>
     <w:rsid w:val="000416A3"/>
     <w:rsid w:val="00042178"/>
     <w:rsid w:val="000437AE"/>
     <w:rsid w:val="000474E3"/>
     <w:rsid w:val="00047710"/>
     <w:rsid w:val="00051BCB"/>
     <w:rsid w:val="000523C5"/>
     <w:rsid w:val="00053FB7"/>
     <w:rsid w:val="000551F8"/>
     <w:rsid w:val="0006020A"/>
     <w:rsid w:val="00060330"/>
     <w:rsid w:val="00060F5C"/>
     <w:rsid w:val="00061D77"/>
     <w:rsid w:val="00061FD5"/>
     <w:rsid w:val="00062720"/>
+    <w:rsid w:val="000634B4"/>
     <w:rsid w:val="000634BF"/>
     <w:rsid w:val="00065191"/>
     <w:rsid w:val="00066063"/>
     <w:rsid w:val="0007154C"/>
     <w:rsid w:val="0007236F"/>
     <w:rsid w:val="00072887"/>
     <w:rsid w:val="00072D29"/>
     <w:rsid w:val="00073635"/>
     <w:rsid w:val="0007372B"/>
     <w:rsid w:val="00076C16"/>
     <w:rsid w:val="00076D24"/>
     <w:rsid w:val="000776D4"/>
     <w:rsid w:val="00080CCD"/>
     <w:rsid w:val="00081927"/>
     <w:rsid w:val="000830A2"/>
     <w:rsid w:val="00083B9D"/>
     <w:rsid w:val="00083DD6"/>
     <w:rsid w:val="00085121"/>
     <w:rsid w:val="00086551"/>
     <w:rsid w:val="000877AC"/>
     <w:rsid w:val="00087876"/>
     <w:rsid w:val="00087AF7"/>
     <w:rsid w:val="00090B78"/>
     <w:rsid w:val="00093380"/>
     <w:rsid w:val="00094EB8"/>
@@ -9497,50 +9053,51 @@
     <w:rsid w:val="003209C7"/>
     <w:rsid w:val="0032306D"/>
     <w:rsid w:val="003249D4"/>
     <w:rsid w:val="00326170"/>
     <w:rsid w:val="003263E9"/>
     <w:rsid w:val="00326D35"/>
     <w:rsid w:val="00331183"/>
     <w:rsid w:val="00332063"/>
     <w:rsid w:val="00333AB9"/>
     <w:rsid w:val="00333C06"/>
     <w:rsid w:val="0033459B"/>
     <w:rsid w:val="00335A30"/>
     <w:rsid w:val="00335BE8"/>
     <w:rsid w:val="00337C87"/>
     <w:rsid w:val="00342526"/>
     <w:rsid w:val="0034265F"/>
     <w:rsid w:val="003426F8"/>
     <w:rsid w:val="00342EF8"/>
     <w:rsid w:val="00343A49"/>
     <w:rsid w:val="00346441"/>
     <w:rsid w:val="003475EC"/>
     <w:rsid w:val="0035076B"/>
     <w:rsid w:val="00351389"/>
     <w:rsid w:val="00352BEB"/>
     <w:rsid w:val="00353885"/>
+    <w:rsid w:val="003579B7"/>
     <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="003629D1"/>
     <w:rsid w:val="003637CE"/>
     <w:rsid w:val="00363909"/>
     <w:rsid w:val="00364234"/>
     <w:rsid w:val="00364CE1"/>
     <w:rsid w:val="00370C02"/>
     <w:rsid w:val="003715EC"/>
     <w:rsid w:val="003729CB"/>
     <w:rsid w:val="00373753"/>
     <w:rsid w:val="00374DF5"/>
     <w:rsid w:val="00376867"/>
     <w:rsid w:val="00376A96"/>
     <w:rsid w:val="003772AC"/>
     <w:rsid w:val="00381E56"/>
     <w:rsid w:val="00382272"/>
     <w:rsid w:val="003826FF"/>
     <w:rsid w:val="00383E79"/>
     <w:rsid w:val="00384B34"/>
     <w:rsid w:val="00393D9D"/>
     <w:rsid w:val="00393E61"/>
     <w:rsid w:val="00396D02"/>
     <w:rsid w:val="003A0041"/>
     <w:rsid w:val="003A1C3E"/>
     <w:rsid w:val="003A2970"/>
@@ -11057,58 +10614,65 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004740EC"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00102A61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -11925,58 +11489,65 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008F05B8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00956EB6"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E40F7A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DA15DA"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D1574E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -12329,58 +11900,65 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004740EC"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00102A61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -13197,58 +12775,65 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008F05B8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00956EB6"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E40F7A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DA15DA"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D1574E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -15637,50 +15222,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F48C0"/>
     <w:rsid w:val="0008493F"/>
     <w:rsid w:val="00092CD8"/>
     <w:rsid w:val="000D3826"/>
+    <w:rsid w:val="001A2806"/>
     <w:rsid w:val="0021069A"/>
     <w:rsid w:val="00226865"/>
     <w:rsid w:val="0023727A"/>
     <w:rsid w:val="00322C0C"/>
     <w:rsid w:val="00362815"/>
     <w:rsid w:val="00380168"/>
     <w:rsid w:val="00386EFC"/>
     <w:rsid w:val="003C7B0E"/>
     <w:rsid w:val="00581D29"/>
     <w:rsid w:val="00592ACB"/>
     <w:rsid w:val="005F48C0"/>
     <w:rsid w:val="00660384"/>
     <w:rsid w:val="006E45FA"/>
     <w:rsid w:val="007466A3"/>
     <w:rsid w:val="0077207F"/>
     <w:rsid w:val="007C226E"/>
     <w:rsid w:val="009206EA"/>
     <w:rsid w:val="009A71FF"/>
     <w:rsid w:val="009B5ADE"/>
     <w:rsid w:val="00A0571E"/>
     <w:rsid w:val="00A550D7"/>
     <w:rsid w:val="00B560B2"/>
     <w:rsid w:val="00BD48BB"/>
     <w:rsid w:val="00C36838"/>
     <w:rsid w:val="00C666DD"/>
@@ -16448,80 +16034,80 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>Vol. x, No. x, September 202x, pp. xx-xx</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4243BCB5-90FF-4ABC-980E-2032BA64D43E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1219ED27-76D9-4A9D-85E8-7751810DF424}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1263</Words>
-  <Characters>7204</Characters>
+  <Words>1200</Words>
+  <Characters>6845</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>First author name: Title of the paper (first five words only …...)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cairo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8451</CharactersWithSpaces>
+  <CharactersWithSpaces>8029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>First author name: Title of the paper (first five words only …...)</dc:title>
   <dc:creator>Al-Rafidain Engineering Journal (AREJ)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Vol. x, No. x, September 202x, pp. xx-xx</cp:contentStatus>
 </cp:coreProperties>
 </file>