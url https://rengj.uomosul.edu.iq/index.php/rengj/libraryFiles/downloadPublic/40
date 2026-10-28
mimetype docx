--- v0 (2026-06-09)
+++ v1 (2026-10-28)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="44282FA1" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRDefault="00956EB6" w:rsidP="007F62B6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="240"/>
       </w:pPr>
@@ -176,84 +174,105 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE41F56" w14:textId="77777777" w:rsidR="008C7AA1" w:rsidRDefault="008C7AA1" w:rsidP="008C7AA1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68A9AFFC" w14:textId="0C751B34" w:rsidR="008C7AA1" w:rsidRPr="008C7AA1" w:rsidRDefault="008C7AA1" w:rsidP="008C7AA1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006250DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Our review is double-blind, so based on AREJ Template (for Blind Review)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006250DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006250DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any information related to your identity must be removed. This includes the name, affiliation, email, etc</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C7AA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Our review is double-blind, so based on AREJ Template (for Blind Review), any information related to your identity must be removed. This includes the name, affiliation, email, etc</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008C7AA1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1DA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003B1DA0">
-[...9 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="093EFDD5" w14:textId="77777777" w:rsidR="008C7AA1" w:rsidRDefault="008C7AA1" w:rsidP="008C7AA1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FE9902C" w14:textId="77777777" w:rsidR="008C7AA1" w:rsidRDefault="008C7AA1" w:rsidP="008C7AA1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F6747D6" w14:textId="77777777" w:rsidR="008C7AA1" w:rsidRDefault="008C7AA1" w:rsidP="008C7AA1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
@@ -342,51 +361,51 @@
       <w:r w:rsidRPr="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00746862" w:rsidRPr="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="00746862">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF960B7" w14:textId="203545FB" w:rsidR="007D330C" w:rsidRPr="006579D3" w:rsidRDefault="007D330C" w:rsidP="00556C84">
+    <w:p w14:paraId="2CF960B7" w14:textId="0DC66EBE" w:rsidR="007D330C" w:rsidRPr="006579D3" w:rsidRDefault="007D330C" w:rsidP="005C0AA3">
       <w:pPr>
         <w:ind w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A well-prepared abstract </w:t>
       </w:r>
       <w:r w:rsidR="001855E8" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -701,59 +720,63 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> point out major findings and </w:t>
       </w:r>
       <w:r w:rsidR="00490DE5" w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>contribution</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Abstract should be </w:t>
       </w:r>
-      <w:r w:rsidR="00556C84">
-        <w:rPr>
+      <w:r w:rsidR="005C0AA3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00556C84">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="006579D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1127,52 +1150,50 @@
       <w:r w:rsidRPr="007755EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5311006C" w14:textId="702A7984" w:rsidR="00CA16C2" w:rsidRPr="00CB4ED8" w:rsidRDefault="00F63B51" w:rsidP="00CB41C2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63B51">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://ojs.uomosul.edu.iq/index.php/arej/Home</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00CA16C2" w:rsidRPr="00CB4ED8">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4A0F5E" w14:textId="0F58395A" w:rsidR="007D330C" w:rsidRPr="00CB4ED8" w:rsidRDefault="00EB1975" w:rsidP="00C971DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4ED8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidRPr="001521AE">
         <w:rPr>
@@ -3064,50 +3085,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DC898B4" w14:textId="77777777" w:rsidR="00A0136A" w:rsidRPr="00F37F0F" w:rsidRDefault="00A0136A" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439724EE" w14:textId="77777777" w:rsidR="00CA31ED" w:rsidRDefault="0045333B" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A568B4" wp14:editId="15AEA08D">
             <wp:extent cx="2289658" cy="1001157"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -3175,50 +3197,51 @@
     </w:p>
     <w:p w14:paraId="33198D70" w14:textId="77777777" w:rsidR="00B9297C" w:rsidRPr="003150A2" w:rsidRDefault="00B9297C" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7653D514" w14:textId="77777777" w:rsidR="0045333B" w:rsidRDefault="00CA31ED" w:rsidP="0045333B">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67520EEC" wp14:editId="52135B6F">
             <wp:extent cx="2558149" cy="1330960"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -4825,60 +4848,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD66482" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="008723D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EDABFB2" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68F8DBCA" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E14C334" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D916E2A" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4985,426 +4998,73 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34CD88F7" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0C3A1B" w14:textId="77777777" w:rsidR="008723D5" w:rsidRDefault="008723D5" w:rsidP="00231A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1DF780" w14:textId="77777777" w:rsidR="002D52B6" w:rsidRDefault="002D52B6" w:rsidP="002D52B6">
-[...351 lines deleted...]
-    <w:sectPr w:rsidR="00DA7F99" w:rsidRPr="00E17ACC" w:rsidSect="002D52B6">
+    <w:sectPr w:rsidR="008723D5" w:rsidSect="006250DF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1683" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="1134" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1684" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="1134" w:gutter="0"/>
+      <w:cols w:num="2" w:space="709"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15B56BC0" w14:textId="77777777" w:rsidR="00895EC2" w:rsidRDefault="00895EC2">
+    <w:p w14:paraId="245D0C12" w14:textId="77777777" w:rsidR="00CD6494" w:rsidRDefault="00CD6494">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706747EE" w14:textId="77777777" w:rsidR="00895EC2" w:rsidRDefault="00895EC2">
+    <w:p w14:paraId="7017D28E" w14:textId="77777777" w:rsidR="00CD6494" w:rsidRDefault="00CD6494">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -5746,104 +5406,105 @@
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00211A4B">
           <w:rPr>
             <w:iCs/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>No.x</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00211A4B">
           <w:rPr>
             <w:iCs/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>, September 202x, pp. xx-xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0332C02C" w14:textId="77777777" w:rsidR="00895EC2" w:rsidRDefault="00895EC2">
+    <w:p w14:paraId="40D4B855" w14:textId="77777777" w:rsidR="00CD6494" w:rsidRDefault="00CD6494">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="070134E2" w14:textId="77777777" w:rsidR="00895EC2" w:rsidRDefault="00895EC2">
+    <w:p w14:paraId="7A130055" w14:textId="77777777" w:rsidR="00CD6494" w:rsidRDefault="00CD6494">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="28688450" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00F824B0" w:rsidP="00AC4A3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1763" w:y="7"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00924EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CA8B76B" w14:textId="2720DE09" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="008C7AA1" w:rsidP="00374DF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="3405"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A39BFAC" wp14:editId="62DF2F27">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>23495</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>182879</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5544820" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="841910253" name=" 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -5965,50 +5626,51 @@
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="09FDDBAD" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="008723D5" w:rsidP="008723D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10171" w:y="7"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AE13577" w14:textId="4EFC0558" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="008C7AA1" w:rsidP="008723D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247B1921" wp14:editId="1DFEB1E9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-62230</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>182879</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5544820" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name=" 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -6112,50 +5774,51 @@
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="74342B0B" w14:textId="6A2BC186" w:rsidR="00CE197C" w:rsidRDefault="003D7172" w:rsidP="00BA534E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk144024713"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk144024714"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="501F1D74" wp14:editId="7C7FDBB6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-565785</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1651000" cy="1200150"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6185,50 +5848,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00364CE1">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:bookmarkStart w:id="3" w:name="_Hlk144024745"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk144024746"/>
     <w:r w:rsidR="00DF1928" w:rsidRPr="00DF1928">
       <w:rPr>
         <w:b/>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08554F3B" wp14:editId="4BCD3AD6">
           <wp:extent cx="1295400" cy="561975"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="صورة 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect l="5439" r="10042" b="21795"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
@@ -6335,50 +5999,51 @@
           <w:t>No.x</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00211A4B">
           <w:t>, September 202x, pp. xx-xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6FA5FF61" w14:textId="2B8262E0" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="008C7AA1" w:rsidP="008B04B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B570A9F" wp14:editId="22825A33">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4445</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>40005</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5579745" cy="0"/>
               <wp:effectExtent l="13970" t="11430" r="6985" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="515327368" name=" 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks/>
                     </wps:cNvCnPr>
@@ -6425,350 +6090,50 @@
             <v:shapetype w14:anchorId="0A1D3985" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id=" 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:.35pt;margin-top:3.15pt;width:439.35pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOpAlZrAEAAEEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2OEzEMviPxDlHudKYVpTDqdA9dlssC&#10;lXZ5ADfJzERk4shOO+3bk2Tb8ndD5GDZsf3Z/uz13Wl04miILfpWzme1FMYr1Nb3rfz2/PDmvRQc&#10;wWtw6E0rz4bl3eb1q/UUGrPAAZ02JBKI52YKrRxiDE1VsRrMCDzDYHxydkgjxGRSX2mCKaGPrlrU&#10;9btqQtKBUBnm9Hv/4pSbgt91RsWvXccmCtfK1FsskorcZ1lt1tD0BGGw6tIG/EMXI1ifit6g7iGC&#10;OJD9C2q0ipCxizOFY4VdZ5UpM6Rp5vUf0zwNEEyZJZHD4UYT/z9Y9eW49TvKrauTfwqPqL5zIqWa&#10;Ajc3ZzY47Ejsp8+o0xrhELHMe+pozMlpEnEqtJ5vtJpTFCp9LperD6u3SynU1VdBc00MxPGTwVFk&#10;pZUcCWw/xC16n5aHNC9l4PjIMbcFzTUhV/X4YJ0rO3ReTOkAF6u6LhmMzurszXFM/X7rSBwhn0F5&#10;efMJ7bcwwoPXBW0woD9e9AjWvegp3vkLN5mOfGXc7FGfd5ThspX2VIAvN5UP4Ve7RP28/M0PAAAA&#10;//8DAFBLAwQUAAYACAAAACEAq6JVYtYAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF&#10;7yb+h82YeLOL2lJElkZNPDdSL94GdgpEdpaw24L/3tGLHl/ey/e+Yre4QZ1pCr1nA7erBBRx423P&#10;rYH3w+tNBipEZIuDZzLwRQF25eVFgbn1M7/RuYqtEgiHHA10MY651qHpyGFY+ZFYuqOfHEaJU6vt&#10;hLPA3aDvkiTVDnuWhw5Heumo+axOzsB2bT88ps+bejPvD5GOXZXtF2Our5anR1CRlvg3hh99UYdS&#10;nGp/YhvUIAzZGUjvQUmZbR/WoOrfrMtC/5cvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAOpAlZrAEAAEEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCrolVi1gAAAAQBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokeweight="1pt">
               <o:lock v:ext="edit" shapetype="f"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...298 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1CF5206B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C88AC22"/>
     <w:lvl w:ilvl="0" w:tplc="D074B24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -8459,51 +7824,51 @@
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -9064,80 +8429,82 @@
     <w:rsid w:val="005949F1"/>
     <w:rsid w:val="005956F7"/>
     <w:rsid w:val="00595CB2"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="00597ED6"/>
     <w:rsid w:val="005A0A0F"/>
     <w:rsid w:val="005A1AD0"/>
     <w:rsid w:val="005A2361"/>
     <w:rsid w:val="005A24ED"/>
     <w:rsid w:val="005A2573"/>
     <w:rsid w:val="005A29C2"/>
     <w:rsid w:val="005A4783"/>
     <w:rsid w:val="005A60F7"/>
     <w:rsid w:val="005A61FA"/>
     <w:rsid w:val="005A6B87"/>
     <w:rsid w:val="005B0825"/>
     <w:rsid w:val="005B0A84"/>
     <w:rsid w:val="005B1800"/>
     <w:rsid w:val="005B2D16"/>
     <w:rsid w:val="005B4DAF"/>
     <w:rsid w:val="005B56A0"/>
     <w:rsid w:val="005B5788"/>
     <w:rsid w:val="005B60D5"/>
     <w:rsid w:val="005B693A"/>
     <w:rsid w:val="005B77FC"/>
+    <w:rsid w:val="005C0AA3"/>
     <w:rsid w:val="005C11D6"/>
     <w:rsid w:val="005C12EA"/>
     <w:rsid w:val="005C1759"/>
     <w:rsid w:val="005C234E"/>
     <w:rsid w:val="005D02EE"/>
     <w:rsid w:val="005D0584"/>
     <w:rsid w:val="005D0C1B"/>
     <w:rsid w:val="005D210E"/>
     <w:rsid w:val="005D3D27"/>
     <w:rsid w:val="005D464B"/>
     <w:rsid w:val="005D7D3A"/>
     <w:rsid w:val="005D7EB1"/>
     <w:rsid w:val="005E0D06"/>
     <w:rsid w:val="005E6EF7"/>
     <w:rsid w:val="005E736A"/>
     <w:rsid w:val="005E75FC"/>
     <w:rsid w:val="005F042D"/>
     <w:rsid w:val="005F07B4"/>
     <w:rsid w:val="005F3D1C"/>
     <w:rsid w:val="005F534C"/>
     <w:rsid w:val="005F75F8"/>
     <w:rsid w:val="006044C7"/>
     <w:rsid w:val="006123B6"/>
     <w:rsid w:val="00613977"/>
     <w:rsid w:val="0061440C"/>
     <w:rsid w:val="00615552"/>
     <w:rsid w:val="0061627D"/>
     <w:rsid w:val="006206C7"/>
     <w:rsid w:val="00622EC4"/>
     <w:rsid w:val="0062488B"/>
+    <w:rsid w:val="006250DF"/>
     <w:rsid w:val="006327F1"/>
     <w:rsid w:val="00636167"/>
     <w:rsid w:val="00644417"/>
     <w:rsid w:val="00644D8C"/>
     <w:rsid w:val="00647075"/>
     <w:rsid w:val="00652EBE"/>
     <w:rsid w:val="006549EF"/>
     <w:rsid w:val="00655C14"/>
     <w:rsid w:val="00656420"/>
     <w:rsid w:val="00657332"/>
     <w:rsid w:val="006579D3"/>
     <w:rsid w:val="006601FA"/>
     <w:rsid w:val="00660758"/>
     <w:rsid w:val="00662070"/>
     <w:rsid w:val="0066237A"/>
     <w:rsid w:val="006628A9"/>
     <w:rsid w:val="00665A9F"/>
     <w:rsid w:val="00665B37"/>
     <w:rsid w:val="00665DB8"/>
     <w:rsid w:val="006719D8"/>
     <w:rsid w:val="0067364F"/>
     <w:rsid w:val="00675D81"/>
     <w:rsid w:val="00676455"/>
     <w:rsid w:val="00676EB9"/>
     <w:rsid w:val="00677077"/>
@@ -9688,50 +9055,51 @@
     <w:rsid w:val="00C676A4"/>
     <w:rsid w:val="00C700B6"/>
     <w:rsid w:val="00C7182A"/>
     <w:rsid w:val="00C72659"/>
     <w:rsid w:val="00C734AC"/>
     <w:rsid w:val="00C73BD7"/>
     <w:rsid w:val="00C80CAC"/>
     <w:rsid w:val="00C8516B"/>
     <w:rsid w:val="00C854C1"/>
     <w:rsid w:val="00C85B81"/>
     <w:rsid w:val="00C9178F"/>
     <w:rsid w:val="00C9195D"/>
     <w:rsid w:val="00C93F76"/>
     <w:rsid w:val="00C9655A"/>
     <w:rsid w:val="00C96FCA"/>
     <w:rsid w:val="00C971DE"/>
     <w:rsid w:val="00C9754D"/>
     <w:rsid w:val="00C975DF"/>
     <w:rsid w:val="00CA16C2"/>
     <w:rsid w:val="00CA31ED"/>
     <w:rsid w:val="00CA5D84"/>
     <w:rsid w:val="00CA6750"/>
     <w:rsid w:val="00CB41C2"/>
     <w:rsid w:val="00CB4ED8"/>
     <w:rsid w:val="00CC1960"/>
+    <w:rsid w:val="00CD6494"/>
     <w:rsid w:val="00CE197C"/>
     <w:rsid w:val="00CE1CF3"/>
     <w:rsid w:val="00CE5AA1"/>
     <w:rsid w:val="00CE70F3"/>
     <w:rsid w:val="00CE7659"/>
     <w:rsid w:val="00CF001B"/>
     <w:rsid w:val="00CF0E18"/>
     <w:rsid w:val="00CF147C"/>
     <w:rsid w:val="00CF29A4"/>
     <w:rsid w:val="00CF2F2E"/>
     <w:rsid w:val="00CF4825"/>
     <w:rsid w:val="00CF624D"/>
     <w:rsid w:val="00CF6E34"/>
     <w:rsid w:val="00D00952"/>
     <w:rsid w:val="00D066D9"/>
     <w:rsid w:val="00D076EF"/>
     <w:rsid w:val="00D108C5"/>
     <w:rsid w:val="00D10D7A"/>
     <w:rsid w:val="00D1187F"/>
     <w:rsid w:val="00D11C2D"/>
     <w:rsid w:val="00D1317F"/>
     <w:rsid w:val="00D1327B"/>
     <w:rsid w:val="00D1574E"/>
     <w:rsid w:val="00D1618D"/>
     <w:rsid w:val="00D167B1"/>
@@ -9932,50 +9300,51 @@
     <w:rsid w:val="00F33C08"/>
     <w:rsid w:val="00F36BD2"/>
     <w:rsid w:val="00F37F0F"/>
     <w:rsid w:val="00F41AE7"/>
     <w:rsid w:val="00F41F44"/>
     <w:rsid w:val="00F42D17"/>
     <w:rsid w:val="00F457A0"/>
     <w:rsid w:val="00F46492"/>
     <w:rsid w:val="00F477B5"/>
     <w:rsid w:val="00F47B01"/>
     <w:rsid w:val="00F5057E"/>
     <w:rsid w:val="00F53410"/>
     <w:rsid w:val="00F541F8"/>
     <w:rsid w:val="00F5470A"/>
     <w:rsid w:val="00F551E6"/>
     <w:rsid w:val="00F5563D"/>
     <w:rsid w:val="00F56891"/>
     <w:rsid w:val="00F63B51"/>
     <w:rsid w:val="00F64CD4"/>
     <w:rsid w:val="00F65AB2"/>
     <w:rsid w:val="00F65F63"/>
     <w:rsid w:val="00F73E78"/>
     <w:rsid w:val="00F740C2"/>
     <w:rsid w:val="00F74316"/>
     <w:rsid w:val="00F7591E"/>
+    <w:rsid w:val="00F75ECD"/>
     <w:rsid w:val="00F75EF9"/>
     <w:rsid w:val="00F76214"/>
     <w:rsid w:val="00F77358"/>
     <w:rsid w:val="00F77A9B"/>
     <w:rsid w:val="00F815B9"/>
     <w:rsid w:val="00F824B0"/>
     <w:rsid w:val="00F83035"/>
     <w:rsid w:val="00F84D1B"/>
     <w:rsid w:val="00F84FCE"/>
     <w:rsid w:val="00F866B0"/>
     <w:rsid w:val="00F869EF"/>
     <w:rsid w:val="00F86BE4"/>
     <w:rsid w:val="00F86C7B"/>
     <w:rsid w:val="00F86D61"/>
     <w:rsid w:val="00F87EE2"/>
     <w:rsid w:val="00F905B6"/>
     <w:rsid w:val="00F90B31"/>
     <w:rsid w:val="00F914B2"/>
     <w:rsid w:val="00F92129"/>
     <w:rsid w:val="00F926B9"/>
     <w:rsid w:val="00F9541D"/>
     <w:rsid w:val="00F97C0F"/>
     <w:rsid w:val="00FA0403"/>
     <w:rsid w:val="00FA597D"/>
     <w:rsid w:val="00FA5B9A"/>
@@ -10359,58 +9728,65 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004740EC"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00102A61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -11227,58 +10603,65 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008F05B8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00956EB6"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E40F7A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DA15DA"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D1574E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -11631,58 +11014,65 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004740EC"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00102A61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -12499,58 +11889,65 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008F05B8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00956EB6"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E40F7A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DA15DA"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D1574E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -14635,51 +14032,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2056729567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EEE3C2B430804E068D95B25D9254831A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -14697,102 +14094,50 @@
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF2EF26272194609A09D8EE029256CDE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA8588A6-390F-40B5-9746-C317F08E2403}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D07AB5" w:rsidRDefault="00F31B7C">
           <w:r w:rsidRPr="000A1AB1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
-          </w:r>
-[...50 lines deleted...]
-            <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8E67CF77225D4FFC8458F2AB494A1E17"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3205D614-0FB3-4D0B-A2A0-BA41AEBC1327}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D07AB5" w:rsidRDefault="00F31B7C">
           <w:r w:rsidRPr="000A1AB1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -14929,58 +14274,60 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F31B7C"/>
     <w:rsid w:val="003E2E40"/>
     <w:rsid w:val="0094716D"/>
+    <w:rsid w:val="00951268"/>
     <w:rsid w:val="009E3585"/>
     <w:rsid w:val="00A22349"/>
     <w:rsid w:val="00B32B42"/>
     <w:rsid w:val="00C56B25"/>
     <w:rsid w:val="00CD7169"/>
     <w:rsid w:val="00D07AB5"/>
     <w:rsid w:val="00D47138"/>
     <w:rsid w:val="00F31B7C"/>
+    <w:rsid w:val="00F453D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
@@ -15673,80 +15020,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C41D4115-3810-4CC6-8D4F-E2AD66A9AF14}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FD09A3-B03F-40D9-B644-4D2F98A8650D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1151</Words>
-  <Characters>6563</Characters>
+  <Words>1117</Words>
+  <Characters>6371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>-----------: Title of the paper (first five words only …...)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cairo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7699</CharactersWithSpaces>
+  <CharactersWithSpaces>7474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>-----------: Title of the paper (first five words only …...)</dc:title>
   <dc:creator>Al-Rafidain Engineering Journal (AREJ)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Vol.x, No.x, September 202x, pp. xx-xx</cp:contentStatus>
 </cp:coreProperties>
 </file>